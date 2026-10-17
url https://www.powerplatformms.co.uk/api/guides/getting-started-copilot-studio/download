--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -73,51 +73,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160" w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Published: 12 November 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="600" w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">674 downloads</w:t>
+        <w:t xml:space="preserve">700 downloads</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="4169E1" w:sz="2"/>
         </w:pBdr>
         <w:spacing w:after="400" w:before="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="800" w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444444"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">A step-by-step practical guide for teams building their first Copilot Studio agent — covering what the platform actually does, first agent setup, topics and actions, testing, and deployment to Microsoft Teams and your website.</w:t>
       </w:r>